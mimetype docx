--- v0 (2026-08-27)
+++ v1 (2026-10-22)
@@ -61,50 +61,89 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Data set of 902 sample points from field surveys of land cover in Central Asia (2013-2018)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01884</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -682,51 +721,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土地覆被类型,  野外调查,  原位观测,  地面验证数据</w:t>
+        <w:t xml:space="preserve"> 原位观测,  地面验证数据,  野外调查, 土地覆被类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -793,51 +832,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   锡尔河中下游,   阿姆河中下游 </w:t>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   锡尔河中下游,   阿姆河中下游,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -2047,51 +2086,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦,王伟胜,余瑶,张军峰,王保得. 中亚地区土地覆被野外调查902个样点数据集（2013-2018）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://www.doi.org/https://doi.org/10.3974/geodb.2026.06.06.V1.</w:t>
+        <w:t xml:space="preserve">李锦,王伟胜,余瑶,张军峰,王保得. 中亚地区土地覆被野外调查902个样点数据集（2013-2018）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01884.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>