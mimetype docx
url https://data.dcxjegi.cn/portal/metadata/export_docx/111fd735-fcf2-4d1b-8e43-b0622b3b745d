--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木盆地重点地区逐典型地段风沙灾害调查数据集（2022年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,847 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natural disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"1、2018-2022年阿克苏地区农业风沙及暴雨灾害灾情数据集，通过实地调研和座谈形式，向阿克苏农业农村局、应急局、保险公司等单位获取相关农业受灾情况，数据包括：灾害损失和受灾面积等。 2、2022年塔里木盆地阿克苏地区农作物生理生态调查数据集，以AP4植物气孔计、植物多参数测量仪，测量获取农作物生理生态现状，数据包括：气孔导度、光强度、质子电导率、光合有效辐射等。 3、2022年塔里木盆地阿和沙漠公路、塔中-且末沙漠公路及其防沙体系沙害现状调查数据集，利用自动气象站、实地采样、资料收集等方式获取公路周边风况、公路及其防沙体系沙害现状、沙物质机械组成等。数据包括：风速，风向，输沙势，沙物质平均粒度、风选系数、峰度、偏度和粒级级配，公路沙埋长度，机械防沙体系沙埋状况等。"</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主产生</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"1、2018-2022年阿克苏地区农业风沙及暴雨灾害灾情数据集通过实地调研和座谈形式，获取2018-2022年阿克苏地区阿克苏市、阿拉尔市、库车市、沙雅县、新和县、拜城县的棉花、玉米、油料作物、小麦等农作物受暴雨、冰雹、大风等灾害损失情况，包括灾害损失/元、受灾面积/亩等。 2、2022年塔里木盆地阿克苏地区农作物生理生态调查数据集通过实地调查筛选农作物种类，随机选取单株农作物，使用AP4植物气孔计、植物多参数测量仪测量棉花、长绒棉、核桃、红枣、辣椒、苹果、梨树、枣树等的气孔导度、光强度、质子电导率、光合有效辐射等相关指标。 3、2022年塔里木盆地阿和沙漠公路、塔中-且末沙漠公路及其防沙体系沙害现状调查数据集通过现场调查方式，获取阿和沙漠公路栅栏破坏程度、草方格破坏程度等公路防护体系沙害现状。通过收集自动气象站数据，获取阿和沙漠公路周边风速风向数据，采用输沙势计算公式获得公路周边输沙状况。通过实地采样，室内粒度仪分析方式，获取阿和公路20个断面的沙物质分布情况，包括平均粒度、风选系数、峰度、偏度、1.5-1mm、1-0.5mm、0.5-0.25mm、0.25-0.125mm、0.125-0.063mm、0.063-0.02mm、0.02-0.002mm，7个粒级级配。通过实地调查方式，获取塔中-且末沙漠公路防沙体系沙害现状，包括草方格、第一道栅栏、第二道栅栏的全埋、半埋、风蚀、压埋占比等风沙灾害调查数据。"</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该数据符合中国人民共和国国家标准《粒度分析结果的表述 第2部分：由粒度分布计算平均粒径/直径和各次矩》GB/T 15445.2-2006以及《地面气象观测规范 总则》GB/T 35221-2017标准，质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害,  风沙灾害</w:t>
+        <w:t xml:space="preserve">Theme:natural disasters, sandstorm disaster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -962,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1051,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1134,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1222,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1309,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俞祥祥 </w:t>
+        <w:t xml:space="preserve">contributors:yu xiang xiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俞祥祥   </w:t>
+        <w:t xml:space="preserve">author:yu xiang xiang  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li sheng yu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">俞祥祥. 塔里木盆地重点地区逐典型地段风沙灾害调查数据集（2022年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000062.</w:t>
+        <w:t xml:space="preserve">yu xiang xiang. Survey data sets of sandstorm disasters in typical sections of key areas of the Tarim Basin (2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000062.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>