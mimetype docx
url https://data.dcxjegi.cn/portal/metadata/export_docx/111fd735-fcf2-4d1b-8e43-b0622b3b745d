--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔里木盆地重点地区逐典型地段风沙灾害调查数据集（2022年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,609 +88,847 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Natural disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">"1、2018-2022年阿克苏地区农业风沙及暴雨灾害灾情数据集，通过实地调研和座谈形式，向阿克苏农业农村局、应急局、保险公司等单位获取相关农业受灾情况，数据包括：灾害损失和受灾面积等。 2、2022年塔里木盆地阿克苏地区农作物生理生态调查数据集，以AP4植物气孔计、植物多参数测量仪，测量获取农作物生理生态现状，数据包括：气孔导度、光强度、质子电导率、光合有效辐射等。 3、2022年塔里木盆地阿和沙漠公路、塔中-且末沙漠公路及其防沙体系沙害现状调查数据集，利用自动气象站、实地采样、资料收集等方式获取公路周边风况、公路及其防沙体系沙害现状、沙物质机械组成等。数据包括：风速，风向，输沙势，沙物质平均粒度、风选系数、峰度、偏度和粒级级配，公路沙埋长度，机械防沙体系沙埋状况等。"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">自主产生</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">"1、2018-2022年阿克苏地区农业风沙及暴雨灾害灾情数据集通过实地调研和座谈形式，获取2018-2022年阿克苏地区阿克苏市、阿拉尔市、库车市、沙雅县、新和县、拜城县的棉花、玉米、油料作物、小麦等农作物受暴雨、冰雹、大风等灾害损失情况，包括灾害损失/元、受灾面积/亩等。 2、2022年塔里木盆地阿克苏地区农作物生理生态调查数据集通过实地调查筛选农作物种类，随机选取单株农作物，使用AP4植物气孔计、植物多参数测量仪测量棉花、长绒棉、核桃、红枣、辣椒、苹果、梨树、枣树等的气孔导度、光强度、质子电导率、光合有效辐射等相关指标。 3、2022年塔里木盆地阿和沙漠公路、塔中-且末沙漠公路及其防沙体系沙害现状调查数据集通过现场调查方式，获取阿和沙漠公路栅栏破坏程度、草方格破坏程度等公路防护体系沙害现状。通过收集自动气象站数据，获取阿和沙漠公路周边风速风向数据，采用输沙势计算公式获得公路周边输沙状况。通过实地采样，室内粒度仪分析方式，获取阿和公路20个断面的沙物质分布情况，包括平均粒度、风选系数、峰度、偏度、1.5-1mm、1-0.5mm、0.5-0.25mm、0.25-0.125mm、0.125-0.063mm、0.063-0.02mm、0.02-0.002mm，7个粒级级配。通过实地调查方式，获取塔中-且末沙漠公路防沙体系沙害现状，包括草方格、第一道栅栏、第二道栅栏的全埋、半埋、风蚀、压埋占比等风沙灾害调查数据。"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">该数据符合中国人民共和国国家标准《粒度分析结果的表述 第2部分：由粒度分布计算平均粒径/直径和各次矩》GB/T 15445.2-2006以及《地面气象观测规范 总则》GB/T 35221-2017标准，质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年均</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:natural disasters, sandstorm disaster</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然灾害,  风沙灾害</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tarim Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -724,51 +962,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -795,51 +1051,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -860,51 +1134,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -930,51 +1222,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -999,464 +1309,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yu xiang xiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俞祥祥 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:yu xiang xiang  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俞祥祥   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li sheng yu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李生宇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yu xiang xiang. Survey data sets of sandstorm disasters in typical sections of key areas of the Tarim Basin (2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000062.</w:t>
+        <w:t xml:space="preserve">俞祥祥. 塔里木盆地重点地区逐典型地段风沙灾害调查数据集（2022年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000062.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>