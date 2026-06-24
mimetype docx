--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  绿洲,  集水区,  高程,  DEM</w:t>
+        <w:t xml:space="preserve">数据大百科,  DEM,  绿洲,  高程,  集水区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   克里雅河,   皮什盖河,   于田县 </w:t>
+        <w:t xml:space="preserve"> 于田县,  新疆,   克里雅河,   皮什盖河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>