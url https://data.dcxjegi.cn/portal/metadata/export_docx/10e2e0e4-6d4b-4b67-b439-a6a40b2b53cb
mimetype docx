--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">克里雅河绿洲、水系、流域（山区）及高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">克里雅河绿洲（Keriya River Oasis）位于新疆维吾尔自治区和田地区。它的地理位置是36°24′57″N-37°09′26″N, 81°06′54″E-82°15′43″E。克里雅河绿洲由17块绿洲组成。基于Albers投影计算得到绿洲总面积为1,770.72 km²，基于Lambert投影计算得到绿洲总周长为1,192.99 km。其中，最大的绿洲面积为1,714.05 km²，周长为1,006.02 km。克里雅河绿洲面积的98.68%在于田县境内，1.32%在策勒县境内。克里雅河绿洲水系指滋养克里雅河绿洲的诸河流组成的水系，主要包括克里雅河、皮什盖河与叶米亚河，它们的干流长度分别为582.90 km、107.08 km和136.22 km（Lambert投影）。克里雅河绿洲诸河流域山区部分是维持克里雅河绿洲存在的诸河流上游（山区部分）的集水区。该集水区的地理位置是35°11'08" N-36°35'40" N，81°06'59" E-83°48'12" E。该集水区面积为17,291.29 km²（Albers投影），边界长度为887.32 km（Lambert投影）。集水区面积的99.39%位于和田地区（其中，于田县、民丰县、策勒县的绿洲面积占比分别为71.00%、22.00%、6.39%）；0.61%位于西藏自治区阿里地区。克里雅河流域山区部分高程分类数据是将2500 m以下归为1类，向上每500 m为间隔，一共划分为10种类型。该数据集基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据研发得到。数据集内容包括：（1）克里雅河绿洲边界数据；（2）滋养克里雅河绿洲的水系数据；（3）克里雅河绿洲诸河流集水区（山区）边界数据；（4）集水区（山区）高程分类数据。数据集以.kmz、.shp与.tif数据格式存储，由48个数据文件组成，数据量为45.4 MB（压缩为4个文件，29.5 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">29.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:29.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数据大百科,  DEM,  绿洲,  高程,  集水区</w:t>
+        <w:t xml:space="preserve">Theme:Data Encyclopedia, DEM, oasis, elevation, catchment area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 于田县,  新疆,   克里雅河,   皮什盖河 </w:t>
+        <w:t xml:space="preserve">Place:Yutian County,  Xinjiang,  keriya River,  Pisge River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 克里雅河绿洲、水系、流域（山区）及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.12.07.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classified dataset of Oasis, Water System, Watershed (Mountain Area) and Elevation of Kerya River. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.12.07.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 李伯騛, 张思源. 克里雅河绿洲、水系、流域（山区）及高程分类数据集[J]. Global Change Data Repository, 2022, 9, (12). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>