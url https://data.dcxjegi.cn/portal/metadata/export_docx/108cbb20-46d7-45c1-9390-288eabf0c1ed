--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  流域,  水系,  高程,  DEM</w:t>
+        <w:t xml:space="preserve">数据大百科,  流域,  高程,  DEM,  水系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   吐鲁番市,   白杨河,   阿拉沟 </w:t>
+        <w:t xml:space="preserve"> 吐鲁番市,   白杨河,   阿拉沟,  新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>