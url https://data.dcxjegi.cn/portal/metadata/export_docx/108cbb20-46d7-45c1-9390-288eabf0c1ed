--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吐鲁番绿洲、水系、流域（山区）及高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吐鲁番绿洲位于新疆维吾尔自治区，地理位置是42°32′22″N-43°12′50″N，87°49′55″E-90°46′35″E。吐鲁番绿洲由一系列分布式的绿洲组成（共106块）。绿洲总面积为2,398.50 km²（Albers投影），总周长为2,154.14 km（Lambert投影）。其中，集中连片、最大的绿洲面积为1,210.16 km²，周长为777.62 km。总绿洲面积的99.94%位于吐鲁番市（其中，41.89%位于高昌区，34.92%位于鄯善县，23.13%位于托克逊县），0.06%位于乌鲁木齐市达坂城区。吐鲁番绿洲水系是滋养和维持吐鲁番绿洲存在的诸河流组成的水系，主要河流有白杨河（长185.70 km）、阿拉沟（长142.33 km）等，它们的干流长度分别为185.70 km和142.33 km。吐鲁番诸河流域山区部分的地理位置是42°16′32″N-43°51′10″N，86°45′22″E-90°48′04″E。其面积为15,492.64 km²，边界长度为1,636.78 km。该部分流域面积的63.07%在吐鲁番市，19.86%在乌鲁木齐市，16.98%在巴音郭楞蒙古自治州，0.08%在昌吉回族自治州。该部分流域高程共划分为11种类型。该数据集基于Google Earth影像、ASTER GDEM 30 m数据、结合实测数据研发得到。数据集内容包括：（1）吐鲁番绿洲边界数据；（2）吐鲁番诸河水系数据；（3）吐鲁番诸河流域山区部分边界数据；（4）吐鲁番诸河流域山区部分高程分类数据。数据集以.kmz、.shp与.tif数据格式存储，由59个数据文件组成，数据量473 MB（压缩为5个文件，28 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:28.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数据大百科,  流域,  高程,  DEM,  水系</w:t>
+        <w:t xml:space="preserve">Theme:Data Encyclopedia, basin, elevation, DEM, water system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 吐鲁番市,   白杨河,   阿拉沟,  新疆 </w:t>
+        <w:t xml:space="preserve">Place:Turpan City,  baiyanghe,  alagou,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 吐鲁番绿洲、水系、流域（山区）及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.01.03.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Turpan Oasis, Water System, Watershed (Mountain Area) and Elevation Classification Data Set. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.01.03.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 李伯騛, 张思源. 吐鲁番绿洲、水系、流域（山区）及高程分类数据集[J]. Global Change Data Repository, 2023, 10, (01). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>