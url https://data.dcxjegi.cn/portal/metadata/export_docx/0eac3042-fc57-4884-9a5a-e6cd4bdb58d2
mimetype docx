--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿姆河,   苏联 </w:t>
+        <w:t xml:space="preserve"> 苏联,  阿姆河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>