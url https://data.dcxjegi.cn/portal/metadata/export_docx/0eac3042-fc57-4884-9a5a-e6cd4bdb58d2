--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿姆河径流变化受其流域水利改良措施的影响</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书探讨了阿姆河径流及其水化学模式在现代条件和未来受流域水利工程建设影响的变化。主要内容包括：阿姆河流域的自然条件、水资源及水利工程建设情况；径流量在植被期和非植被期的变化；水化学模式的变化及其对经济活动的影响；未来水利措施可能对径流产生的定量影响。 引言 为满足经济需求而对水资源日益加剧的利用，导致了河流径流、其流域及受水区域水情态的显著变化。这种影响在干旱和半干旱地区尤为巨大，那里几乎已没有径流未被经济利用的河流。在许多地区，“人类在陆地水资源管理方面的活动，其规模已开始与自然因素对其的影响相提并论” 4040。在未来，当计划新增灌溉数千万公顷土地并实施宏伟的跨流域调水工程时 4747，人为因素的影响将更为巨大。 在此条件下，若没有关于在水情态和河流径流方面已因人为因素影响而发生变化的可靠知识，未来水资源的合理及最有效利用将无从谈起。更为重要的是，要预见到在实施规划措施影响下将发生的变化。“找到陆地水消耗与补给条件之间的最佳比例，是最重要的问题之一，其解决在很大程度上决定了人类社会的生存条件与地球的面貌” 4040。 水文科学奠基人之一В.Г.格卢什科夫 2525 早在三十年代初就写道，未来“水文学将不得不从研究天然水体转向研究受改变的水体，其偏离自然条件的程度将逐步增长”。 近些年来，在全球范围及我们苏联境内，强化利用径流的措施开展得如此迅猛，加之人为因素影响下的径流变化问题如此重大，以至于水文研究的中心正日益积极地从径流形成领域转向其利用领域。越来越多关于人类经济活动影响下径流、其情态及矿化度变化问题的研究 51,83,10451,83,104，雄辩地说明了这一点。这些研究关于人为因素对河流径流影响的结论常常相互矛盾，这与所研究问题的极大复杂性及原始信息的匮乏有关。 在影响中亚地区河流径流的全部措施中，主要的是灌溉、区域排水、水库调节径流。工业-生活耗水量（不可回归）随时间增长，但与灌溉用水量相比则微不足道。因此，中亚河流径流的人为变化主要是由水利改良措施的影响引起的。后者的影响主要表现在三个方面：a) 河流径流及其情态在时间和沿程上的变化；b) 水质的变化；c) 灌溉区域水平衡结构的变化。 本文以阿姆河流域为例，评估了在当前和未来条件下河流径流、其情态和矿化度的变化。 （该内容为AI翻译，不保证翻译准确率，详情请参照原文）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ф. Э. 鲁比诺娃（Ф. Э. Рубинова） 出版社：МосковскоеотделениеГидрометеоиздата 出版地：莫斯科 出版年：1985年 页数：113页 语种：俄文 分类号：УДК 551.482.215.75 馆藏条形码：XJLASRU70026185</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《阿姆河径流变化受其流域水利改良措施的影响》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《阿姆河径流变化受其流域水利改良措施的影响》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《阿姆河径流变化受其流域水利改良措施的影响》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:14.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">径流,  水利工程,  水资源,  水利改良</w:t>
+        <w:t xml:space="preserve">Theme:runoff, water conservancy projects, water resources, Water conservancy improvement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985</w:t>
+        <w:t xml:space="preserve">Time:1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 苏联,  阿姆河 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union,  Amu Darya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 阿姆河径流变化受其流域水利改良措施的影响. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01117.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. The change of runoff in the Amu Darya River is affected by water conservancy improvement measures in its basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01117.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>