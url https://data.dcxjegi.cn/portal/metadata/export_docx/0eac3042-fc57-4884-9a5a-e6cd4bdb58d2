--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">阿姆河径流变化受其流域水利改良措施的影响</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本书探讨了阿姆河径流及其水化学模式在现代条件和未来受流域水利工程建设影响的变化。主要内容包括：阿姆河流域的自然条件、水资源及水利工程建设情况；径流量在植被期和非植被期的变化；水化学模式的变化及其对经济活动的影响；未来水利措施可能对径流产生的定量影响。 引言 为满足经济需求而对水资源日益加剧的利用，导致了河流径流、其流域及受水区域水情态的显著变化。这种影响在干旱和半干旱地区尤为巨大，那里几乎已没有径流未被经济利用的河流。在许多地区，“人类在陆地水资源管理方面的活动，其规模已开始与自然因素对其的影响相提并论” 4040。在未来，当计划新增灌溉数千万公顷土地并实施宏伟的跨流域调水工程时 4747，人为因素的影响将更为巨大。 在此条件下，若没有关于在水情态和河流径流方面已因人为因素影响而发生变化的可靠知识，未来水资源的合理及最有效利用将无从谈起。更为重要的是，要预见到在实施规划措施影响下将发生的变化。“找到陆地水消耗与补给条件之间的最佳比例，是最重要的问题之一，其解决在很大程度上决定了人类社会的生存条件与地球的面貌” 4040。 水文科学奠基人之一В.Г.格卢什科夫 2525 早在三十年代初就写道，未来“水文学将不得不从研究天然水体转向研究受改变的水体，其偏离自然条件的程度将逐步增长”。 近些年来，在全球范围及我们苏联境内，强化利用径流的措施开展得如此迅猛，加之人为因素影响下的径流变化问题如此重大，以至于水文研究的中心正日益积极地从径流形成领域转向其利用领域。越来越多关于人类经济活动影响下径流、其情态及矿化度变化问题的研究 51,83,10451,83,104，雄辩地说明了这一点。这些研究关于人为因素对河流径流影响的结论常常相互矛盾，这与所研究问题的极大复杂性及原始信息的匮乏有关。 在影响中亚地区河流径流的全部措施中，主要的是灌溉、区域排水、水库调节径流。工业-生活耗水量（不可回归）随时间增长，但与灌溉用水量相比则微不足道。因此，中亚河流径流的人为变化主要是由水利改良措施的影响引起的。后者的影响主要表现在三个方面：a) 河流径流及其情态在时间和沿程上的变化；b) 水质的变化；c) 灌溉区域水平衡结构的变化。 本文以阿姆河流域为例，评估了在当前和未来条件下河流径流、其情态和矿化度的变化。 （该内容为AI翻译，不保证翻译准确率，详情请参照原文）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：Ф. Э. 鲁比诺娃（Ф. Э. Рубинова） 出版社：МосковскоеотделениеГидрометеоиздата 出版地：莫斯科 出版年：1985年 页数：113页 语种：俄文 分类号：УДК 551.482.215.75 馆藏条形码：XJLASRU70026185</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《阿姆河径流变化受其流域水利改良措施的影响》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《阿姆河径流变化受其流域水利改良措施的影响》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《阿姆河径流变化受其流域水利改良措施的影响》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:14.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:runoff, water conservancy projects, water resources, Water conservancy improvement</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流,  水利工程,  水资源,  水利改良</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union,  Amu Darya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 苏联,  阿姆河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. The change of runoff in the Amu Darya River is affected by water conservancy improvement measures in its basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01117.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 阿姆河径流变化受其流域水利改良措施的影响. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01117.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>