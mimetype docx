--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆植物资源数据（2005年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括新疆境内野生和引种的408种（包括229亚种、变种与变形）高等植物的多样性信息，包含门、纲、科、属、种的类别、拉丁名、生态类型、种类描述、性别、根茎叶花果实、香气、颜色、习性、繁殖史、生长期、图片等30个属性信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要来源于《新疆植物志》和中科院新疆生地所历年整理收集的植物数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由于本系统原始资料为纸介质文本，数据量较大且为非结构化数据，无法使用程序自动控制，所以相关人员将数据按设计好的库结构，录入到Excel文件中；然后将Excel数据导入MS SQL Server中。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">包括新疆范围内植物种类的信息，字段完整，图片对应。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-None</w:t>
+        <w:t xml:space="preserve">collect time:2012/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">758.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:758.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物类别</w:t>
+        <w:t xml:space="preserve">Theme:class of plant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,700 +1068,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆植物资源数据（2005年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00461.</w:t>
+        <w:t xml:space="preserve">fang hui. Xinjiang Plant Resources Data (2005). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00461.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>