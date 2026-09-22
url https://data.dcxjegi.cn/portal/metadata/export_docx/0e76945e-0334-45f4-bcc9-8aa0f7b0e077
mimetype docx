--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆植物资源数据（2005年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包括新疆境内野生和引种的408种（包括229亚种、变种与变形）高等植物的多样性信息，包含门、纲、科、属、种的类别、拉丁名、生态类型、种类描述、性别、根茎叶花果实、香气、颜色、习性、繁殖史、生长期、图片等30个属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">主要来源于《新疆植物志》和中科院新疆生地所历年整理收集的植物数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由于本系统原始资料为纸介质文本，数据量较大且为非结构化数据，无法使用程序自动控制，所以相关人员将数据按设计好的库结构，录入到Excel文件中；然后将Excel数据导入MS SQL Server中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">包括新疆范围内植物种类的信息，字段完整，图片对应。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2012/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:758.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">758.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.mdb表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:class of plant</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物类别</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,425 +1471,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Xinjiang Plant Resources Data (2005). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00461.</w:t>
+        <w:t xml:space="preserve">方晖. 新疆植物资源数据（2005年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00461.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>