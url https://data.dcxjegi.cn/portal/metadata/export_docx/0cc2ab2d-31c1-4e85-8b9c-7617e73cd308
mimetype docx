--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盐渍化和碱化过程建模</w:t>
+        <w:t xml:space="preserve">Modeling salinization and alkalization processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为集体专著，根据苏联科学院农业化学与土壤研究所和匈牙利科学院土壤学与农业化学研究所在合作期间获得的材料编写而成。书中致力于现代土壤学中最紧迫的任务之一——应用建模方法研究土壤盐渍化和碱化问题。探讨了盐渍土的起源、分布和状况。构建了盐渍土中水分和盐分迁移的综合模型。</w:t>
+        <w:t xml:space="preserve">This book is a collective monograph compiled based on materials obtained during the cooperation between the Institute of Agricultural Chemistry and Soil of the Soviet Academy of Sciences and the Institute of Soil Science and Agricultural Chemistry of the Hungarian Academy of Sciences. The book is dedicated to one of the most urgent tasks in modern soil science-applying modeling methods to study soil salinization and alkalization. The origin, distribution and status of saline soil were discussed. A comprehensive model of water and salt transfer in saline soil was constructed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В.А.科夫达, И.萨博尔奇（В.А. Ковда, И. Сабольч） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1980年 页数：261页 语种：俄文 馆藏条形码：XJLAS RU 70019516 分类号：УДК 631.41/42:626.8:549.95</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.А. Kovda,. Saborci (.А.Ковда, И.Сабольч） Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1980 Pages: 261 pages Language: Russian Collection barcode: XJLAS RU 70019516 Classification No.: У п К 631.41/42:626.8:549.95</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《盐渍化和碱化过程建模》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Modeling Salinization and Alkalization Processes" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《盐渍化和碱化过程建模》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《盐渍化和碱化过程建模》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Modeling of Salinization and Alkalization Processes" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Salinization and Alkalization Process Modeling" was unchanged and deleted. The data information of the data information is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:33.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农业,  盐分迁移,  盐渍化,  碱化, 土壤</w:t>
+        <w:t xml:space="preserve">Theme:Agricultural, Salt migration, Salinization, Basified, Soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 盐渍化和碱化过程建模. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01794.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Modeling salinization and alkalization processes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01794.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>