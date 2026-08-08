--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年塔吉克斯坦河流水化学分析数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是2011年9～10月中亚干旱半干旱地区塔吉克斯坦不同区域的河水、泉水和湖水水体样品水化学指标数据集, 共采集了46个样品，水化学指标包括酸碱度、电导率、矿化度、钙、钾、镁、钠、硅、锶、氯、硫酸根、氢氧同位素20个指标。 分析结果表明：塔吉克斯坦河水和泉水的主要水化学类型为Ca-HCO3-型,水体离子主要来源于方解石和白云石风化,局部地区受蒸发岩风化和硅酸盐风化的影响,偶见Ca-SO24-和Na-HCO3-型水体分布。湖泊多分布在东部山区,受多年干旱蒸发影响,水化学类型为Mg-SO24-和Na-Cl-型,以微咸水和咸水湖为主。研究区内河水和泉水氢氧同位素变化范围分别为-129.38×10-3～-65.19×10-3和-17.06×10-3～-9.33×10-3,空间上从东向西逐渐富集。受水体来源的区域差异影响,东部和西部河水水体氢氧同位素关系式存在明显不同。反映了东部地区河水以冰川补给为主,西部地区以降水补给为主,而湖水氢氧同位素的变化主要反映了水体蒸发程度。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自2011 年9～10月，中国科学院赴塔吉克斯坦进行资源、环境与可持续发展考察团对塔吉克斯坦东部帕米尔高原的内陆湖泊和河流、山地，喷赤河及其流域开展西部平原和山区的水质考察和样品采集数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">现场采用HORIBA W22 多参数水质分析仪测量了湖水和河水的常规水化学指标，用酚酞和甲基橙指示剂滴定分析碱度; 水样现场经GF /F 滤膜过滤后，用于离子分析的样品加1∶1的硝酸酸化后，保存于20 mL 塑料瓶内。用于氢氧同位素分析的样品过滤后装于5 mL 玻璃瓶中，并用PARAFILM 密封。 实验室内采用ICP 测量水体K+、Na +、Ca2 +和Mg2 +浓度，离子色谱法分析SO42－和Cl－浓度。氢氧同位素分析采用美国LGR DT100 液体水激光同位素分析仪测定。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">氢氧同位素分析,每个样品重复测量6次，取平均值，测试精度分别为1. 0 × 10－3和0. 1 × 10－3。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/09/01-2011/10/31</w:t>
+        <w:t xml:space="preserve">collect time:2011/09/01-2011/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水体离子浓度,  水化学,  氢氧同位素</w:t>
+        <w:t xml:space="preserve">Theme:Water ion concentration, hydrochemical, hydrogen and oxygen isotope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾海鳌,  陈曦,  吴敬禄 </w:t>
+        <w:t xml:space="preserve">contributors:ceng hai ao,  chen xi,  wu jing lu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴敬禄   </w:t>
+        <w:t xml:space="preserve">author:wu jing lu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曾海鳌,陈曦,吴敬禄. 2011年塔吉克斯坦河流水化学分析数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00384.</w:t>
+        <w:t xml:space="preserve">ceng hai ao, chen xi, wu jing lu. 2011 Tajikistan River Water Chemical Analysis Data. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00384.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>