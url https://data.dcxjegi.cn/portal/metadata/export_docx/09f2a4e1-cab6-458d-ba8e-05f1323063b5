--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2011年塔吉克斯坦河流水化学分析数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是2011年9～10月中亚干旱半干旱地区塔吉克斯坦不同区域的河水、泉水和湖水水体样品水化学指标数据集, 共采集了46个样品，水化学指标包括酸碱度、电导率、矿化度、钙、钾、镁、钠、硅、锶、氯、硫酸根、氢氧同位素20个指标。 分析结果表明：塔吉克斯坦河水和泉水的主要水化学类型为Ca-HCO3-型,水体离子主要来源于方解石和白云石风化,局部地区受蒸发岩风化和硅酸盐风化的影响,偶见Ca-SO24-和Na-HCO3-型水体分布。湖泊多分布在东部山区,受多年干旱蒸发影响,水化学类型为Mg-SO24-和Na-Cl-型,以微咸水和咸水湖为主。研究区内河水和泉水氢氧同位素变化范围分别为-129.38×10-3～-65.19×10-3和-17.06×10-3～-9.33×10-3,空间上从东向西逐渐富集。受水体来源的区域差异影响,东部和西部河水水体氢氧同位素关系式存在明显不同。反映了东部地区河水以冰川补给为主,西部地区以降水补给为主,而湖水氢氧同位素的变化主要反映了水体蒸发程度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自2011 年9～10月，中国科学院赴塔吉克斯坦进行资源、环境与可持续发展考察团对塔吉克斯坦东部帕米尔高原的内陆湖泊和河流、山地，喷赤河及其流域开展西部平原和山区的水质考察和样品采集数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">现场采用HORIBA W22 多参数水质分析仪测量了湖水和河水的常规水化学指标，用酚酞和甲基橙指示剂滴定分析碱度; 水样现场经GF /F 滤膜过滤后，用于离子分析的样品加1∶1的硝酸酸化后，保存于20 mL 塑料瓶内。用于氢氧同位素分析的样品过滤后装于5 mL 玻璃瓶中，并用PARAFILM 密封。 实验室内采用ICP 测量水体K+、Na +、Ca2 +和Mg2 +浓度，离子色谱法分析SO42－和Cl－浓度。氢氧同位素分析采用美国LGR DT100 液体水激光同位素分析仪测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">氢氧同位素分析,每个样品重复测量6次，取平均值，测试精度分别为1. 0 × 10－3和0. 1 × 10－3。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2011/09/01-2011/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/09/01-2011/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xls格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water ion concentration, hydrochemical, hydrogen and oxygen isotope</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水体离子浓度,  水化学,  氢氧同位素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ceng hai ao,  chen xi,  wu jing lu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾海鳌,  陈曦,  吴敬禄 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:wu jing lu  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴敬禄   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ceng hai ao, chen xi, wu jing lu. 2011 Tajikistan River Water Chemical Analysis Data. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00384.</w:t>
+        <w:t xml:space="preserve">曾海鳌,陈曦,吴敬禄. 2011年塔吉克斯坦河流水化学分析数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00384.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>