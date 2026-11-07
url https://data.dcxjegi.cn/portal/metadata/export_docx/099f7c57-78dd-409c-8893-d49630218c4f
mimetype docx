--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山地形与冰川发育规律</w:t>
+        <w:t xml:space="preserve">Topography and Glacier Development Laws of Tianshan Mountains</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书汇集了关于天山山脉冰川、积雪和第四纪冰期研究的学术论文。内容涵盖卡拉巴特卡克冰川的运动速度场分析、根据地形图确定冰川面积与朝向的方法、夏季冰川表面反照率变化、内部天山冰川积雪积累特征、小纳伦河流域第四纪冰期研究，以及捷尔斯凯阿拉套山的微结构土壤和中天山、西伯利亚及远东地区高山冰的形成与演化。论文反映了苏联时期对中亚山地冰川地貌和气候演变的主要研究方向与成果。本书可供冰川学、地貌学、第四纪地质学及自然地理学领域的科研人员和高校师生参考。</w:t>
+        <w:t xml:space="preserve">This book brings together academic papers on the study of glaciers, snow cover and the Quaternary ice age in the Tianshan Mountains. The content covers the analysis of the motion velocity field of the Karabakak Glacier, the method of determining the glacier area and orientation based on topographic maps, summer glacier surface albedo changes, the snow accumulation characteristics of the internal Tianshan glaciers, the study of the Quaternary glaciation in the Little Nalun River Basin, and the formation and evolution of the microstructure soil of the Djerskai Aratau Mountains and alpine ice in the Central Tianshan Mountains, Siberia and the Far East. The paper reflects the main research directions and achievements on mountain glacier landforms and climate evolution in Central Asia during the Soviet period. This book can be used as a reference for scientific researchers and university teachers and students in the fields of glaciology, geomorphology, quaternary geology and natural geography. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Р. Д. 扎比罗夫（Р. Д. Забиров） 出版社：Издательство «Илим» 出版地：伏龙芝 出版年：1980年 页数：110页 语种：俄文 馆藏条形码：XJLAS RU 70000690</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): R.Д. Zabirov (R.Д.Забиров） Published by: ð здательство « ð л им» Published: Frunze Publication year: 1980 Pages: 110 pages Language: Russian Collection barcode: XJLAS RU 70000690</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《天山地形与冰川发育规律》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Tianshan Topography and Glacier Development Laws" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《天山地形与冰川发育规律》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《天山地形与冰川发育规律》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Tianshan Topography and Glacier Development Laws" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Tianshan Topography and Glacier Development Laws" were not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/31-2025/10/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/10/31-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:5.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 冰川,  地貌,  地质,  第四纪冰期, 天山</w:t>
+        <w:t xml:space="preserve">Theme:Glaciers, Landform, Geological, Quaternary glacial, Tianshan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 天山地形与冰川发育规律. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01959.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Topography and Glacier Development Laws of Tianshan Mountains. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01959.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>