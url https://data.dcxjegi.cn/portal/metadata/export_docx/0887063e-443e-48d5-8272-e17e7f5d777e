--- v0 (2026-05-09)
+++ v1 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆积雪资源变化分布区划数据集（2000-2020年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,847 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰雪资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacial tundra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始资料为中国区域地面气象要素驱动数据集降雪驱动数据、中国气象局气象站点雪深数据、国产再分析CRA40雪深产品，所有原始资料精度可靠。利用统计降尺度方法，得到新疆地区2000-2020年多年平均秋季、冬季、春季雪深分布，并结合野外观测验证完成。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国区域地面气象要素驱动数据集数据来源于“国家青藏高原科学数据中心”(http://data.tpdc.ac.cn），中国气象局气象站点数据和再分析数据来源于国家气象科学数据中心（http://data.cma.cn/site/index.html）野外考察积雪特性数据为观测数据，自主产生。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由于现有气象站点所在海拔最高为3500m左右，且站点在诸如帕米尔、昆仑山等地极其缺乏，而被动微波遥感反演的雪深产品则空间分辨率较粗（25km），因此对于认识新疆积雪资源的分布情况需要更高空间分辨率产品的支持。子课题通过分析气象站点和野外积雪特性观测数据可知，在中尺度模拟尺度上，降雪是直接影响积雪的因子，因此利用高精度降雪驱动数据和站点雪深数据，结合现有国产再分析雪深产品，通过统计降尺度建立它们之间的关系，在此基础上得到多年平均秋季、冬季、春季新疆积雪资源分布变化图，与传统的气象站点雪深数据直接插值相比，可以得到高海拔地区更合理的雪深分布。具体步骤将高精度降雪驱动场数据和气象站点雪深数据作为输入变量，将CRA40再分析雪深数据作为输出变量，通过线性多元回归对其进行训练，之后通过所生成的回归模型，对CRA40雪深进行统计降尺度。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">利用野外实测雪深数据进行交叉验证。交叉验证结果证明本数据集合格。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">932.8 KiB</w:t>
+        <w:t xml:space="preserve">data size:932.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> CGCS2000 </w:t>
+        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雪深</w:t>
+        <w:t xml:space="preserve">Theme:snow depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -962,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1051,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1134,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1222,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1309,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李倩 </w:t>
+        <w:t xml:space="preserve">contributors:li qian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李倩   </w:t>
+        <w:t xml:space="preserve">author:li qian  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li qian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李倩. 新疆积雪资源变化分布区划数据集（2000-2020年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000096.</w:t>
+        <w:t xml:space="preserve">li qian. Data Set of Distribution Division of Snow Resources in Xinjiang (2000-2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000096.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>