--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆积雪资源变化分布区划数据集（2000-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,609 +88,847 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Glacial tundra</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰雪资源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">原始资料为中国区域地面气象要素驱动数据集降雪驱动数据、中国气象局气象站点雪深数据、国产再分析CRA40雪深产品，所有原始资料精度可靠。利用统计降尺度方法，得到新疆地区2000-2020年多年平均秋季、冬季、春季雪深分布，并结合野外观测验证完成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国区域地面气象要素驱动数据集数据来源于“国家青藏高原科学数据中心”(http://data.tpdc.ac.cn），中国气象局气象站点数据和再分析数据来源于国家气象科学数据中心（http://data.cma.cn/site/index.html）野外考察积雪特性数据为观测数据，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由于现有气象站点所在海拔最高为3500m左右，且站点在诸如帕米尔、昆仑山等地极其缺乏，而被动微波遥感反演的雪深产品则空间分辨率较粗（25km），因此对于认识新疆积雪资源的分布情况需要更高空间分辨率产品的支持。子课题通过分析气象站点和野外积雪特性观测数据可知，在中尺度模拟尺度上，降雪是直接影响积雪的因子，因此利用高精度降雪驱动数据和站点雪深数据，结合现有国产再分析雪深产品，通过统计降尺度建立它们之间的关系，在此基础上得到多年平均秋季、冬季、春季新疆积雪资源分布变化图，与传统的气象站点雪深数据直接插值相比，可以得到高海拔地区更合理的雪深分布。具体步骤将高精度降雪驱动场数据和气象站点雪深数据作为输入变量，将CRA40再分析雪深数据作为输出变量，通过线性多元回归对其进行训练，之后通过所生成的回归模型，对CRA40雪深进行统计降尺度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">利用野外实测雪深数据进行交叉验证。交叉验证结果证明本数据集合格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:932.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">932.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年平均</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:snow depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -724,51 +962,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -795,51 +1051,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -860,51 +1134,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -930,51 +1222,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -999,464 +1309,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li qian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李倩 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li qian  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李倩   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li qian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李倩</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li qian. Data Set of Distribution Division of Snow Resources in Xinjiang (2000-2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000096.</w:t>
+        <w:t xml:space="preserve">李倩. 新疆积雪资源变化分布区划数据集（2000-2020年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000096.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>