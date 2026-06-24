--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">工业,  油气储量,  石油产品产量,  进出口,  电力工业</w:t>
+        <w:t xml:space="preserve">工业,  电力工业,  进出口,  石油产品产量,  油气储量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>