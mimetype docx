--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2008土库曼斯坦工业统计数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括土库曼斯坦2000-2008年前后油气工业、电力工业、纺织工业、化学工业、机器制造和冶金工业、建材工业的资源储量、年开采量、年加工量、出口量等统计数据。本数据以文本形式呈现。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于： [1] UNDP. Assessment of the impact of trade on human development Turkmenistan. 2010[联合国开发计划署。土库曼斯坦贸易对人类发展影响评估。2010] [2] МИНИСТЕРСТВО ОХРАНЫ ПРИРОДЫ ТУРКМЕНИСТАНА. ПЕРВОЕ НАЦИОНАЛЬНОЕ СООБЩЕНИЕ ПО РАМОЧНОЙ КОНВЕНЦИИ ООН ОБ ИЗМЕНЕНИИ КЛИМАТА. Ашхабад. 2006 [土库曼斯坦自然保护部。联合国气候变化框架公约第一次国家信息通报。阿什哈巴德。2006] [3] 施玉宇 编著. 列国志－土库曼斯坦. 社会科学文献出版社, 2010 [4] 杨建梅（译）.土库曼斯坦的电力工业. 中亚信息, 2008, 9: 3- 7</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由中科院新疆生态与地理研究所文献中心俄语专业人员对报告和书籍中的相关文字段落进行摘录翻译整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">进行俄译中翻译时，使用了灵格斯词霸2.9，DeepL4.5，外研社出版的《俄汉词典》对俄译中的校对。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">752.8 KiB</w:t>
+        <w:t xml:space="preserve">data size:752.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工业,  电力工业,  进出口,  石油产品产量,  油气储量</w:t>
+        <w:t xml:space="preserve">Theme:industrial, power industry, import and export, Petroleum product production, oil and gas reserves</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">经济统计学 </w:t>
+        <w:t xml:space="preserve">Subject:economic statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:wu hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 2000-2008土库曼斯坦工业统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00564.</w:t>
+        <w:t xml:space="preserve">wu hao. 2000-2008 Industrial statistical data set of Turkmenistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00564.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>