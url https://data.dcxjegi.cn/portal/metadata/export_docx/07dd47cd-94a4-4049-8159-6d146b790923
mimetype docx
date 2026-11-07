--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -292,51 +292,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本卷首次系统汇集了哈萨克斯坦各州的土壤资料与农业土壤条件，集中展现了该国土壤学家在土地资源开垦与合理利用方面的最新研究成果。这些资料不仅构成了哈萨克斯坦划分农业区的重要科学基础，还直接服务于各州农业经营体系的制定。在此基础上，哈萨克苏维埃社会主义共和国科学院土壤研究所结合自然条件与经济主导方向，提出了将全国划分为六大自然经济（农业）区的方案，并获农业部采纳。这六大自然经济区涵盖了从以黑钙土为主的草原农业区、暗栗钙土干草原农牧区，到荒漠畜牧业区、天山及阿尔泰山地农牧区等，体现了因地制宜的农业布局思路。本书的出版不仅记录了科研成果向实际农业政策的转化，也为科研工作者和农业专家进一步细化自然经济区、深入研究农业生产专业化与布局提供了重要参考，对哈萨克斯坦农业的长远发展具有积极的指导意义。</w:t>
+        <w:t xml:space="preserve">1951年，在蒙古农业综合考察队之下成立了戈壁地质分队，其任务是对尚未进行过地质研究的后阿尔泰戈壁地区进行踏勘。分队成员包括地质矿物学博士В. М. 西尼岑和列宁格勒矿业学院的毕业班学生В. А. 阿曼托夫。 在乌兰巴托市，分队补充了汽车司机А. С. 卡拉宾、翻译——蒙古国立大学三年级学生达什齐克·桑布耶夫以及工人扎纳。6月10日，分队乘分配给他们的ЗИС-5型汽车，沿古老的戈壁之路，经达兰扎尔嘎朗和奥博图胡拉尔，驶离乌兰巴托前往研究区域。 后阿尔泰戈壁构成蒙古人民共和国的西南部分，是其距离首都最遥远的地区。进入后阿尔泰戈壁有两条路径：一是经车车尔勒格大道，穿越杭爱山脉、湖泊谷地、蒙古阿尔泰山；另一条是经达兰扎尔嘎朗大道，沿戈壁高原延伸，仅穿越阿尔泰山支脉。 第一条路通向后阿尔泰戈壁的西北部，第二条则通向其东南部。从乌兰巴托到该区域最近点（从任一方算起）的距离大致相同，约为1300—1350公里。 后阿尔泰戈壁涵盖了位于蒙古人民共和国境内的准噶尔盆地东端、阿尔泰山南脉以及天山山脉的戈壁支脉。其领土向西北方向延伸，与阿尔泰山脉的走向及与中国国境线的位置相符，它即被夹在其间。后阿尔泰戈壁的东界大致与东经100°30′重合，西界与东经90°30′重合。由于其领土向西北延伸，南界纬度从东部的北纬42°30′上升到西部的北纬45°15′，北界位置也相应变化：从北纬44°30′到北纬46°（见图I）。 后阿尔泰戈壁作为中亚的内陆区域之一，以极其荒凉著称。分队在那里遇到了巨大的困难，包括区域严重缺水、无人居住、汽车通行条件有限、距离加油站遥远，以及严酷的气候条件（令人疲惫的炎热和空气干燥）。 分队在后阿尔泰戈壁工作了四个月，在此期间完成了4200公里的概略地质路线调查，覆盖了从东经99°到布勒贡河弯曲处的区域；其中1780公里是骑骆驼和步行完成的，2420公里乘车完成。 分队完成了八次完整的后阿尔泰戈壁南北向穿越，以及大量限于各个构造-形态区域范围内的部分穿越。踏勘研究所涉及的面积达9万平方公里。采集的岩石标本共计890块；在32个地点收集了志留纪、中-上泥盆纪、杜内期、维宪期、下二叠纪和白垩纪的动植物化石；在42个地点采集了重砂样品。 由于中亚地区特有的、令人惊叹的良好露头条件，以及拥有比例尺为1:200,000的优良地形底图，尽管路线稀疏，我们仍得以把握后阿尔泰戈壁构造的主要特征，并编制了大致符合1:1,000,000比例尺地图要求的地质图。 从后阿尔泰戈壁返回后，地质分队沿铁路线完成了从乌兰巴托到苏联边境的路线调查。十月底，分队成员返回祖国。 室内整理工作在列宁格勒的煤炭地质实验室进行。由于野外材料运送延误，我们直到新年前夕才能开始这项工作。我们的岩石标本连同农业考察队其他分队的标本，一起装在一辆汽车里，而汽车被装载在敞篷平板火车上。在伊尔库茨克地区，这辆汽车发生了火灾，给车内包括我们标本在内的材料造成了重大损失。运抵莫斯科时，样品散乱不堪，包裹烧焦，部分标签丢失。 由于预留了用于制作薄片的副本，岩石学部分的标本损失未超过30%。古生物标本，特别是那些小块碎片，包装成大捆，在很大程度上损毁了。许多采集点的标本在余下的藏品中已完全找不到，其他点的也只部分保存下来。重砂样品中有三个样品侥幸留存。 农业考察队预算未涵盖的室内处理工作，仅能部分完成。蒙古委员会从中拨出的款项，远不能满足必要的研究工作量。利用拨付的资金，我们制作了300个岩相薄片（原计划700个），部分支付了化石鉴定费用并打印了手稿。 原计划进行的专门岩石学和矿物学研究、化石的专著性处理、硅酸盐分析、光谱分析等一系列工作，因缺乏资金而未能实施。 火灾后幸存的古生物材料由以下人员参与审阅：院士Д. В. 纳利夫金、乌克兰苏维埃社会主义共和国科学院正式院士А. Н. 克里什托福维奇，以及古生物学家Л. Д. 基帕里索娃、Т. А. 亚历山德里-萨洛娃、В. Н. 特里兹纳、Б. В. 纳利夫金、Д. Ф. 马斯连尼科夫、Б. П. 马尔科夫斯基、Е. М. 柳特克维奇、Д. Л. 斯捷潘诺夫和А. М. 奥布特。而化石的主要鉴定工作由Л. П. 莫纳霍娃完成。 岩相薄片的审阅由野外考察参与者В. А. 阿马什托夫负责；他还为地质概述第二章中关于深成火成岩的描述准备了材料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -869,98 +869,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>坐标系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...46 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -992,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">储层发育,  构造改造</w:t>
+        <w:t xml:space="preserve"> 构造改造, 储层发育</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2113,51 +2065,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>