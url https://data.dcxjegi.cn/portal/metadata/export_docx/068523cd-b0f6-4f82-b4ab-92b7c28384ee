--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地貌,  沙漠,  风成过程</w:t>
+        <w:t xml:space="preserve"> 风成过程, 地貌,  沙漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>