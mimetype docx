--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠地貌形成的动力学与规律</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书由苏联著名沙漠研究学者Б. А. 费多罗维奇（Б. А. Федорович）撰写，系统分析了中亚沙漠地区地貌形成的复杂机制。内容涵盖风成地貌的动力学过程、古地理演变、沙丘成因、黄土分布规律等，并探讨了现代风沙活动的强度及其对地表形态的影响。书中还涉及核爆炸标记沉积物迁移速率等独特研究，为沙漠治理和防沙实践提供了科学依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Б. А. 费多罗维奇（Б. А. Федорович） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1983年 页数：235页 语种：俄文 分类号：УДК 551.4 馆藏条形码：XJLASRU70000715</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《荒漠地貌形成的动力学与规律》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《荒漠地貌形成的动力学与规律》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《荒漠地貌形成的动力学与规律》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/02-2025/05/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/02-2025/05/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:43.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 风成过程, 地貌,  沙漠</w:t>
+        <w:t xml:space="preserve">Theme:aeolian process, landform, desert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1983</w:t>
+        <w:t xml:space="preserve">Time:1983</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 荒漠地貌形成的动力学与规律. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01068.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Dynamics and laws of desert landforms formation. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01068.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>