--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠化防治与灌溉土壤盐渍化问题</w:t>
+        <w:t xml:space="preserve">Desertification control and salinization of irrigated soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书总结了苏联和国外在防治土地荒漠化和改良灌溉土壤方面的经验。阐述了关于土壤和地下水中盐分迁移与积累的地球化学规律、不同类型盐渍土改良的方法论原则与手段的现代观点。考察了干旱和土壤盐渍化现象及其地理分布与重复率。</w:t>
+        <w:t xml:space="preserve">This book summarizes the experience of the Soviet Union and foreign countries in preventing land desertification and improving irrigated soil. Modern views on the geochemical laws of salt migration and accumulation in soil and groundwater, as well as the methodological principles and means for improving different types of saline soils, are expounded. Drought and soil salinization phenomena, their geographical distribution and repetition rates were investigated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）В.А. 科夫达 (В.А. КОВДА) 出版社：Издательство «Колос» 出版地：莫斯科 出版年：1984年 页数：303页 语种：俄文 馆藏条形码：XJLAS RU 70008555 分类号：УДК 631.61</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board) Expand.А. Kovda (.А.КОВДА) Published by: 丨 здательс тво «Ко л о с» Published: Moscow Publication year: 1984 Pages: 303 pages Language: Russian Collection barcode: XJLAS RU 70008555 Classification No.: У п К 631.61</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《荒漠化防治与灌溉土壤盐渍化问题》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2 - 2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Desertification Prevention and Salinization of Irrigation Soil" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《荒漠化防治与灌溉土壤盐渍化问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《荒漠化防治与灌溉土壤盐渍化问题》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Desertification Control and Irrigation Soil Salinization Issues" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Desertification Control and Irrigation Soil Salinization Issues" were not changed and deleted. The data information of "Desertification Control and Irrigation Soil Salinization Issues" is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/30-2025/07/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/30-2025/07/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:38.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">盐渍土改良,  干旱,  盐渍化,  地下水,  灌溉</w:t>
+        <w:t xml:space="preserve">Theme:Groundwater, Drought, Irrigation, Salinization, Saline soil improvement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1984</w:t>
+        <w:t xml:space="preserve">Time:1984</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 荒漠化防治与灌溉土壤盐渍化问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02139.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Desertification control and salinization of irrigated soil. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02139.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>