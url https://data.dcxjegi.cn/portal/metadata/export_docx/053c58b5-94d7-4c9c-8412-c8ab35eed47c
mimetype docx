--- v0 (2026-06-16)
+++ v1 (2026-08-08)
@@ -2,860 +2,635 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">软紫草在中国潜在适生区的MaxEnt模型结果</w:t>
+        <w:t xml:space="preserve">MaxEnt model results for potential suitable areas of Lithospermum japonica in China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">open-access</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物多样性</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biodiversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MaxEnt 模型预测了当前（1970-2000）和未来（2021~2400，2041~2060）四种SSP（SSP1-2.6、SSP2-4.5、SSP3-7.0 和 SSP5-8.5）下软紫草在中国的潜在适生区。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">软紫草51个分布点位数据和平均昼夜温差（bio2）、温度季节性变化（bio4）、最暖月最高温度（bio5）、最湿季度平均温度（bio8）、最干季度平均温度（bio9）、最干月份降水量（bio14）、降水季节性（bio15）、最暖季度降水量（bio18）、海拔（elev）、坡度（slope）、坡向（aspect）11 个环境因子。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">软紫草在国内的51个分布点位数据和平均昼夜温差（bio2）、温度季节性变化（bio4）、最暖月最高温度（bio5）、最湿季度平均温度（bio8）、最干季度平均温度（bio9）、最干月份降水量（bio14）、降水季节性（bio15）、最暖季度降水量（bio18）、海拔（elev）、坡度（slope）、坡向（aspect）11 个环境因子导入MaxEnt version 3.4.4 中建立模型。参数设置如下：随机选取 25%的软紫草分布点用作模型测试，75%的分布点用于模型训练，要素类型为二次型（Quadratic features）、阈值型（Threshold features）、片段化型（（Hinge features），重复运行次数为10次，其余参数保持默认，模拟结果以ASC文件格式输出。选用刀切法（Jack-knife）评估各环境变量的贡献，使用受试者工作特征曲线（ROC）下面积（AUC 值）评估MaxEnt 模型预测结果的精度，AUC值越接近1，说明模型的精确度越高，越具可信度。当AUC值在0.9~1.0 时，模型预测结果最好，0.8~0.9 时，模型预测结果较好，0.7~0.8 时，模型预测结果一般，小于 0.6 时，模型预测失败。软紫草的 ROC 曲线下面积（AUC）平均值为 0.960，标准差为 0.022，这表明预测模型精度极好，软紫草的潜在适生区预测结果具有极高的可靠性。 将 MaxEnt 模型预测出的不同时期和情景下软紫草潜在适生区结果导入 ArcGIS 软件，利用重分类（Reclass）工具，将软紫草的适宜分布区划分 4 个等级：不适生区（0-0.07）、低适生区（0.07-0.3）、中适生区（0.3-0.6）、高适生区（0.6-1.0），并分别统计各适生区的面积。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">116.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:116.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  软紫草,  MaxEnt模型</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970-2060</w:t>
+        <w:t xml:space="preserve">Time:1970-2060</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -889,69 +664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,69 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1061,69 +800,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1149,69 +870,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1236,770 +939,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静 </w:t>
+        <w:t xml:space="preserve">contributors:shang shu jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静   </w:t>
+        <w:t xml:space="preserve">author:shang shu jing  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu dan hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">商淑静. 软紫草在中国潜在适生区的MaxEnt模型结果. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">shang shu jing. MaxEnt model results for potential suitable areas of Lithospermum japonica in China. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">商淑静, 刘丹辉, 周轶昕, 吴家驹, 陆婷, 李文军. 气候变化背景下软紫草在中国的潜在适生区预测[J]. 干旱区研究, 2025, 42, (9): 1628-1639. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>