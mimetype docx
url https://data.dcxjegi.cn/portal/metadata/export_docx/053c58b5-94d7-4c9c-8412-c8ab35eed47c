--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -499,51 +499,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve">Theme:MaxEnt model, Soft-Lithospermum, China</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>