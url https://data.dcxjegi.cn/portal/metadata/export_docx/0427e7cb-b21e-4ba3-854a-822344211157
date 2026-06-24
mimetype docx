--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -1016,51 +1016,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   中国新疆,   蒙古国 </w:t>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   乌兹别克斯坦,   中国新疆,   塔吉克斯坦,   蒙古国,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>