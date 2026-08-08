--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2004年中亚干旱区8月份植被指数16天最大值数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含2000-2004年每年8月份中亚干旱区EVI，NDVI、TGDVI 栅格数据，空间范围覆盖中亚哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦、土库曼斯坦、中国新疆、甘肃西北部、青海北部和蒙古国西部地区，N46.40-55.53，E34.22-114.55,空间分辩率为500米，时间分辨率16天最大值平均值，空间参考GCS_WGS_1984投影基准，数据以ARCGRID栅格格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集来源于MOD13A1. MODIS归一化植被指数（NDVI）是NOAA的超高分辨率辐射计（AVHRR）NDVI产品的补充，为丰富该历史档案中的时间序列应用提供了连续性。MODIS还包括新的增强植被指数（EVI）产品，该产品可最大程度地减少冠层背景变化并在茂密的植被条件下保持敏感性。EVI还去除了烟雾和亚像素薄云所造成的残留大气污染。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS NDVI和EVI产品是根据经过大气校正的双向表面反射率计算得出的，该反射率已针对水，云，重气溶胶和云影进行了屏蔽。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/06/01-2020/06/10</w:t>
+        <w:t xml:space="preserve">collect time:2020/06/01-2020/06/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">770.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:770.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被指数</w:t>
+        <w:t xml:space="preserve">Theme:vegetation index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   乌兹别克斯坦,   中国新疆,   塔吉克斯坦,   蒙古国,  哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan,  Turkmenistan,  Uzbekistan,  Xinjiang, China,  Tajikistan,  Mongolia,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  ,  张弛   </w:t>
+        <w:t xml:space="preserve">author:li jin ,  zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,刘铁. 2000-2004年中亚干旱区8月份植被指数16天最大值数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00526.</w:t>
+        <w:t xml:space="preserve">zhang chi, liu tie. 2000-2004 Data set of the 16-day maximum vegetation index in August in the Central Asian Arid Zone in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00526.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>