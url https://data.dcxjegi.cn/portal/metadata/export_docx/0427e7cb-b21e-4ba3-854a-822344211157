--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000-2004年中亚干旱区8月份植被指数16天最大值数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">MODIS</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包含2000-2004年每年8月份中亚干旱区EVI，NDVI、TGDVI 栅格数据，空间范围覆盖中亚哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦、土库曼斯坦、中国新疆、甘肃西北部、青海北部和蒙古国西部地区，N46.40-55.53，E34.22-114.55,空间分辩率为500米，时间分辨率16天最大值平均值，空间参考GCS_WGS_1984投影基准，数据以ARCGRID栅格格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">该数据集来源于MOD13A1. MODIS归一化植被指数（NDVI）是NOAA的超高分辨率辐射计（AVHRR）NDVI产品的补充，为丰富该历史档案中的时间序列应用提供了连续性。MODIS还包括新的增强植被指数（EVI）产品，该产品可最大程度地减少冠层背景变化并在茂密的植被条件下保持敏感性。EVI还去除了烟雾和亚像素薄云所造成的残留大气污染。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">MODIS NDVI和EVI产品是根据经过大气校正的双向表面反射率计算得出的，该反射率已针对水，云，重气溶胶和云影进行了屏蔽。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2020/06/01-2020/06/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/06/01-2020/06/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:770.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">770.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Geotiff格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation index</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被指数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan,  Turkmenistan,  Uzbekistan,  Xinjiang, China,  Tajikistan,  Mongolia,  Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   乌兹别克斯坦,   中国新疆,   塔吉克斯坦,   蒙古国,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,464 +1471,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin ,  zhang chi  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  ,  张弛   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">zhang chi, liu tie. 2000-2004 Data set of the 16-day maximum vegetation index in August in the Central Asian Arid Zone in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00526.</w:t>
+        <w:t xml:space="preserve">张弛,刘铁. 2000-2004年中亚干旱区8月份植被指数16天最大值数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00526.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>