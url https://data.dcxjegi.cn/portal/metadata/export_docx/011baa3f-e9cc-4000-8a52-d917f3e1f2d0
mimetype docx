--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农业用地,  工业用地,  土地退化,  牧场退化</w:t>
+        <w:t xml:space="preserve">农业用地,  土地退化,  牧场退化,  工业用地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>