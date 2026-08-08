--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -145,51 +145,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>